--- v0 (2026-03-10)
+++ v1 (2026-04-08)
@@ -344,51 +344,51 @@
   <si>
     <t>L.V 25</t>
   </si>
   <si>
     <t>Singleback Empty 4 Slot Crosses</t>
   </si>
   <si>
     <t>Dime Flat MLB SS Blitz</t>
   </si>
   <si>
     <t>1-10-L.V 25 (15:00) 16-Garry Griggs sacked at L.V 17 for -8 yards (53-James Moore)</t>
   </si>
   <si>
     <t>#16 Garry Griggs - QB</t>
   </si>
   <si>
     <t>#85 Jeff Suarez - TE</t>
   </si>
   <si>
     <t>#88 Bernard Milligan - WR</t>
   </si>
   <si>
     <t>#87 Alden Wilder - WR</t>
   </si>
   <si>
-    <t>#10 Jimmy Moser - WR</t>
+    <t>#81 Jimmy Moser - WR</t>
   </si>
   <si>
     <t>#65 Robert Brown - LT</t>
   </si>
   <si>
     <t>#60 Larry Davis - LG</t>
   </si>
   <si>
     <t>#68 Bill Drayton - C</t>
   </si>
   <si>
     <t>#58 Carl Maynard - RG</t>
   </si>
   <si>
     <t>#79 Aurelio Ford - RT</t>
   </si>
   <si>
     <t>#79 John Ford - LDE</t>
   </si>
   <si>
     <t>#72 Armand Thornton - DT</t>
   </si>
   <si>
     <t>#74 Merlin Olsen - DT</t>
   </si>
@@ -413,57 +413,57 @@
   <si>
     <t>#27 Don Shula       - SS</t>
   </si>
   <si>
     <t>#24 Felix  Wright - FS</t>
   </si>
   <si>
     <t>14:16</t>
   </si>
   <si>
     <t>L.V 17</t>
   </si>
   <si>
     <t>Singleback Big WR Deep</t>
   </si>
   <si>
     <t>4-3 Normal OLB Blitz Inside</t>
   </si>
   <si>
     <t>2-18-L.V 17 (14:15) 16-Garry Griggs pass complete to 81-David Marcus to L.V 28 for 12 yards. Tackle by 27-Don Shula      .</t>
   </si>
   <si>
     <t>#39 James Sotelo - RB</t>
   </si>
   <si>
-    <t>#81 David Marcus - TE</t>
+    <t>#89 David Marcus - TE</t>
   </si>
   <si>
     <t>#59 Donovan Parker - SLB</t>
   </si>
   <si>
-    <t>#54 Richard Matherly - WLB</t>
+    <t>#97 Richard Matherly - WLB</t>
   </si>
   <si>
     <t>13:38</t>
   </si>
   <si>
     <t>L.V 28</t>
   </si>
   <si>
     <t>Dime Flat Man Cover 1</t>
   </si>
   <si>
     <t>3-7-L.V 28 (13:37) 16-Garry Griggs sacked at L.V 20 for -8 yards (75-Thomas Sage). Sack allowed by 65-Robert Brown.</t>
   </si>
   <si>
     <t>12:53</t>
   </si>
   <si>
     <t>L.V 20</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
@@ -512,72 +512,72 @@
   <si>
     <t>1-10-DEN 26 (12:45) 32-Harry Stuhldreher ran to DEN 26 for 1 yards. Tackle by 55-John Jacobs.</t>
   </si>
   <si>
     <t>#16 Thomas Dixon - QB</t>
   </si>
   <si>
     <t>#32 Harry Stuhldreher - RB</t>
   </si>
   <si>
     <t>#49 Paul Martinez - FB</t>
   </si>
   <si>
     <t>#46 Don Miller - FB</t>
   </si>
   <si>
     <t>#23 Garrett Peace - TE</t>
   </si>
   <si>
     <t>#80 Davante Adams     - WR</t>
   </si>
   <si>
     <t>#62 Jerome Daniel - LT</t>
   </si>
   <si>
-    <t>#66 Melvin Caverly - C</t>
+    <t>#66 Melvin Caverly - LG</t>
   </si>
   <si>
     <t>#61 Kenneth Goodloe - C</t>
   </si>
   <si>
-    <t>#50 Jeffrey Johnson - RG</t>
-[...2 lines deleted...]
-    <t>#68 Bubba Moore - LT</t>
+    <t>#69 Jeffrey Johnson - RG</t>
+  </si>
+  <si>
+    <t>#68 Bubba Moore - RT</t>
   </si>
   <si>
     <t>#72 Billy Hill - DT</t>
   </si>
   <si>
     <t>#57 Carlton Delano - SLB</t>
   </si>
   <si>
     <t>#97 James Raymond - MLB</t>
   </si>
   <si>
-    <t>#41 Vincent Mattison - CB</t>
+    <t>#22 Vincent Mattison - CB</t>
   </si>
   <si>
     <t>#1 John Kinley - SS</t>
   </si>
   <si>
     <t>12:06</t>
   </si>
   <si>
     <t>I Formation 3WR Slot Short WR Deep</t>
   </si>
   <si>
     <t>2-9-DEN 26 (12:05) 16-Thomas Dixon pass INTERCEPTED by 47-Raymond McKee at DEN 35. 47-Raymond McKee to DEN 35 for -0 yards. Tackle by 80-Davante Adams    .</t>
   </si>
   <si>
     <t>#18 Machine Gun Kelly - WR</t>
   </si>
   <si>
     <t>12:00</t>
   </si>
   <si>
     <t>Split Backs 3 Wide RB Curls</t>
   </si>
   <si>
     <t>Nickel 3-3-5 CB1 CB2 Blitz</t>
   </si>
@@ -824,51 +824,51 @@
   <si>
     <t>4-3 Normal Double WR1</t>
   </si>
   <si>
     <t>2-3-L.V 19 (6:43) 16-Thomas Dixon pass complete to 80-Davante Adams     to L.V 19 for a short gain. Tackle by 1-John Kinley. 80-Davante Adams     breaks down the CB.</t>
   </si>
   <si>
     <t>6:09</t>
   </si>
   <si>
     <t>Shotgun 5 Wide Parallel Slants</t>
   </si>
   <si>
     <t>Dime Normal Man Cover 1</t>
   </si>
   <si>
     <t>3-3-L.V 19 (6:08) 16-Thomas Dixon pass Pass knocked down by 40-Charles Butts. incomplete, intended for 23-Garrett Peace.</t>
   </si>
   <si>
     <t>6:05</t>
   </si>
   <si>
     <t>4-3-L.V 19 (6:06) 2-Richard Pressley 36 yard field goal is GOOD. L.V 7 DEN 3</t>
   </si>
   <si>
-    <t>#65 James Campbell - C</t>
+    <t>#71 James Campbell - C</t>
   </si>
   <si>
     <t>#67 Scott Roundtree - RT</t>
   </si>
   <si>
     <t>6:02</t>
   </si>
   <si>
     <t>(6:03) 2-Richard Pressley kicks 73 yards from DEN 35 to L.V -8. Touchback.</t>
   </si>
   <si>
     <t>Strong I Big Backfield Drag</t>
   </si>
   <si>
     <t>Quarter Normal CB3 CB4 Blitz</t>
   </si>
   <si>
     <t>1-10-L.V 25 (6:03) 16-Garry Griggs pass Pass knocked down by 53-James Moore. incomplete, intended for 30-Archie Fulton. DEN 37-Randy Purcell was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>5:59</t>
   </si>
   <si>
     <t>2-10-L.V 25 (6:00) 16-Garry Griggs pass complete to 85-Jeff Suarez to L.V 36 for 11 yards. Tackle by 53-James Moore.</t>
   </si>
@@ -2348,51 +2348,51 @@
     <col min="1" max="1" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="310.21" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="30.564" bestFit="true" customWidth="true" style="0"/>
-    <col min="26" max="26" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="32.992" bestFit="true" customWidth="true" style="0"/>