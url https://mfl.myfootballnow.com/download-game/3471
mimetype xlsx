--- v4 (2026-08-28)
+++ v5 (2026-09-18)
@@ -350,51 +350,51 @@
   <si>
     <t>14:55</t>
   </si>
   <si>
     <t>E.P 14</t>
   </si>
   <si>
     <t>Singleback Normal TE Quick Out</t>
   </si>
   <si>
     <t>4-3 Normal WLB Outside Blitz</t>
   </si>
   <si>
     <t>1-10-E.P 14 (14:56) 7-Stanley Johnson pass Pass knocked down by 9-Timothy Houston. incomplete, intended for 86-Timothy Damian.</t>
   </si>
   <si>
     <t>#12 Stanley Johnson - QB</t>
   </si>
   <si>
     <t>#39 Jerry Dyck - RB</t>
   </si>
   <si>
     <t>#86 Timothy Damian - TE</t>
   </si>
   <si>
-    <t>#82 James Jones - WR</t>
+    <t>#88 James Jones - WR</t>
   </si>
   <si>
     <t>#15 Downtown Jameson - C</t>
   </si>
   <si>
     <t>#10 Kevin Delgado - WR</t>
   </si>
   <si>
     <t>#74 Willie Fernandez - LG</t>
   </si>
   <si>
     <t>#68 Joe Manning - RT</t>
   </si>
   <si>
     <t>#65 Andre Andrade - C</t>
   </si>
   <si>
     <t>#73 Joe Bullock - RG</t>
   </si>
   <si>
     <t>#78 Malcolm Lipman - C</t>
   </si>
   <si>
     <t>#55 Kevin Bonner - LDE</t>
   </si>