--- v6 (2026-06-24)
+++ v7 (2026-09-18)
@@ -305,105 +305,105 @@
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 7-Eric Ross kicks 75 yards from MMR 35 to L.V -10. Touchback.</t>
   </si>
   <si>
     <t>#81 Jimmy Moser - WR</t>
   </si>
   <si>
     <t>#40 Charles Butts - CB</t>
   </si>
   <si>
     <t>#31 John Carothers - WLB</t>
   </si>
   <si>
     <t>#47 Raymond McKee - FS</t>
   </si>
   <si>
     <t>#92 Kenneth Ingram - MLB</t>
   </si>
   <si>
     <t>#40 James Ackerman - CB</t>
   </si>
   <si>
-    <t>#54 James Stjohn - SLB</t>
+    <t>#97 James Stjohn - SLB</t>
   </si>
   <si>
     <t>#95 Chris Castleberry - WLB</t>
   </si>
   <si>
     <t>#98 Cyril Thomas - RDE</t>
   </si>
   <si>
     <t>#57 Carlton Delano - SLB</t>
   </si>
   <si>
-    <t>#55 John Jacobs - DT</t>
+    <t>#63 John Jacobs - DT</t>
   </si>
   <si>
     <t>#7 Eric Ross - K</t>
   </si>
   <si>
     <t>L.V</t>
   </si>
   <si>
     <t>L.V 25</t>
   </si>
   <si>
     <t>Goal Line Normal HB Pitch Weak</t>
   </si>
   <si>
     <t>Goal Line Attack #2</t>
   </si>
   <si>
     <t>1-10-L.V 25 (15:00) 34-Felix Nelson ran to L.V 27 for 2 yards. Tackle by 55-Edward Schmitt.</t>
   </si>
   <si>
     <t>#2 Don Allen - QB</t>
   </si>
   <si>
     <t>#34 Felix Nelson - RB</t>
   </si>
   <si>
     <t>#87 Alden Wilder - WR</t>
   </si>
   <si>
     <t>#30 Archie Fulton - FB</t>
   </si>
   <si>
     <t>#89 David Marcus - TE</t>
   </si>
   <si>
     <t>#88 Eric Warner - TE</t>
   </si>
   <si>
     <t>#68 Jeffery Morrison - LT</t>
   </si>
   <si>
-    <t>#60 Larry Davis - RG</t>
+    <t>#60 Larry Davis - LT</t>
   </si>
   <si>
     <t>#69 Louis Sanders - C</t>
   </si>
   <si>
     <t>#58 Carl Maynard - RG</t>
   </si>
   <si>
     <t>#52 Jason Diaz - RT</t>
   </si>
   <si>
     <t>#98 Russell Sears - DT</t>
   </si>
   <si>
     <t>#95 Lawrence Hillenbrand - LDE</t>
   </si>
   <si>
     <t>#78 Norman Arnold - DT</t>
   </si>
   <si>
     <t>#92 Bobby Karas - DT</t>
   </si>
   <si>
     <t>#66 Frank Erskine - RDE</t>
   </si>
@@ -554,51 +554,51 @@
   <si>
     <t>#26 John Croy - RB</t>
   </si>
   <si>
     <t>#83 Michael Wingard - TE</t>
   </si>
   <si>
     <t>#17 David Whitworth - WR</t>
   </si>
   <si>
     <t>#19 Aaron Alworth - WR</t>
   </si>
   <si>
     <t>#8 Edwin Baker - WR</t>
   </si>
   <si>
     <t>#78 Steve Corral - LT</t>
   </si>
   <si>
     <t>#68 Orville King - LG</t>
   </si>
   <si>
     <t>#64 Pancake Tuesday - LG</t>
   </si>
   <si>
-    <t>#73 Donald Cue - RT</t>
+    <t>#63 Donald Cue - RT</t>
   </si>
   <si>
     <t>#74 Charles Wilhelm - RT</t>
   </si>
   <si>
     <t>#94 Eddie Anderson - LDE</t>
   </si>
   <si>
     <t>#61 Jack Wright - DT</t>
   </si>
   <si>
     <t>#97 James Raymond - MLB</t>
   </si>
   <si>
     <t>#22 Vincent Mattison - CB</t>
   </si>
   <si>
     <t>#1 John Kinley - SS</t>
   </si>
   <si>
     <t>11:28</t>
   </si>
   <si>
     <t>MMR 48</t>
   </si>
@@ -614,51 +614,51 @@
   <si>
     <t>#5 Eddie Koehler - RB</t>
   </si>
   <si>
     <t>#83 Charles Barbera - TE</t>
   </si>
   <si>
     <t>11:22</t>
   </si>
   <si>
     <t>Timeout MMR</t>
   </si>
   <si>
     <t>10:49</t>
   </si>
   <si>
     <t>L.V 20</t>
   </si>
   <si>
     <t>1-10-L.V 20 (10:50) 14-John Frazier pass incomplete, intended for 19-Aaron Alworth. Pressure by 98-Cyril Thomas. MMR 58-Joseph Lewis was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#11 Robert Harris - WR</t>
   </si>
   <si>
-    <t>#86 John Reddy - WR</t>
+    <t>#88 John Reddy - WR</t>
   </si>
   <si>
     <t>#58 Joseph Lewis - RT</t>
   </si>
   <si>
     <t>#54 Edward Dowling - RT</t>
   </si>
   <si>
     <t>#52 Harold Guest - RG</t>
   </si>
   <si>
     <t>10:43</t>
   </si>
   <si>
     <t>2-10-L.V 20 (10:44) 14-John Frazier sacked at L.V 31 for -11 yards (66-Jack Wright). Sack allowed by 61-Pancake Tuesday.</t>
   </si>
   <si>
     <t>#31 Harold Carroll - RB</t>
   </si>
   <si>
     <t>#46 Craig Holmes - SS</t>
   </si>
   <si>
     <t>10:10</t>
   </si>
@@ -728,51 +728,51 @@
   <si>
     <t>8:09</t>
   </si>
   <si>
     <t>L.V 41</t>
   </si>
   <si>
     <t>Strong I Big Backfield Drag</t>
   </si>
   <si>
     <t>3-3-L.V 41 (8:08) 2-Don Allen sacked at L.V 31 for -10 yards (66-Frank Erskine). Sack allowed by 68-Jeffery Morrison.</t>
   </si>
   <si>
     <t>7:26</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-13-L.V 31 (7:25) 12-Willie Zabel punts 48 yards to MMR 21. Fair Catch by 31-Harold Carroll.</t>
   </si>
   <si>
-    <t>#12 Willie Zabel - P</t>
+    <t>#8 Willie Zabel - P</t>
   </si>
   <si>
     <t>#79 Aurelio Ford - RT</t>
   </si>
   <si>
     <t>#70 Alan Adame - RG</t>
   </si>
   <si>
     <t>#61 David Robinson - LG</t>
   </si>
   <si>
     <t>#94 John Izquierdo - LDE</t>
   </si>
   <si>
     <t>#12 Louis Zeitz - LDE</t>
   </si>
   <si>
     <t>7:18</t>
   </si>
   <si>
     <t>MMR 21</t>
   </si>
   <si>
     <t>4-3 Normal Double WR3</t>
   </si>
@@ -2297,51 +2297,51 @@
     <col min="7" max="7" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="329.063" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="30.564" bestFit="true" customWidth="true" style="0"/>
-    <col min="32" max="32" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="32" max="32" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="29.421" bestFit="true" customWidth="true" style="0"/>