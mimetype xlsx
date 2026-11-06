--- v7 (2026-09-16)
+++ v8 (2026-11-06)
@@ -353,87 +353,87 @@
   <si>
     <t>I Formation Twin WR Hard Slants</t>
   </si>
   <si>
     <t>4-3 Under Crash Right</t>
   </si>
   <si>
     <t>1-10-MMR 25 (15:00) 4-Howard Stiner pass complete to 84-Michael Wingard to MMR 37 for 12 yards. Tackle by 31-Jacob Samuels.</t>
   </si>
   <si>
     <t>#17 Howard Stiner - QB</t>
   </si>
   <si>
     <t>#26 John Croy - RB</t>
   </si>
   <si>
     <t>#38 James Heidrick - FB</t>
   </si>
   <si>
     <t>#83 Michael Wingard - TE</t>
   </si>
   <si>
     <t>#17 David Whitworth - WR</t>
   </si>
   <si>
-    <t>#8 Edwin Baker - WR</t>
+    <t>#12 Edwin Baker - WR</t>
   </si>
   <si>
     <t>#78 Steve Corral - LT</t>
   </si>
   <si>
     <t>#68 Orville King - LG</t>
   </si>
   <si>
-    <t>#64 Pancake Tuesday - LG</t>
+    <t>#64 Pancake Tuesday - LT</t>
   </si>
   <si>
     <t>#63 Donald Cue - RT</t>
   </si>
   <si>
     <t>#74 Charles Wilhelm - RT</t>
   </si>
   <si>
     <t>#92 Sackum Again - LDE</t>
   </si>
   <si>
     <t>#90 Alvin Camp - DT</t>
   </si>
   <si>
-    <t>#95 Thomas Meyer - DT</t>
+    <t>#76 Thomas Meyer - DT</t>
   </si>
   <si>
     <t>#66 Warren Crawford - RDE</t>
   </si>
   <si>
     <t>#57 Jordon Gray - LDE</t>
   </si>
   <si>
     <t>#50 Dennis Robinson - MLB</t>
   </si>
   <si>
-    <t>#40 Darrian Taylor - CB</t>
+    <t>#28 Darrian Taylor - CB</t>
   </si>
   <si>
     <t>#1 Manny Ortega - FS</t>
   </si>
   <si>
     <t>#23 Connie Dougherty - CB</t>
   </si>
   <si>
     <t>#26 Michael Barnard - FS</t>
   </si>
   <si>
     <t>#31 Jacob Samuels - SS</t>
   </si>
   <si>
     <t>14:15</t>
   </si>
   <si>
     <t>MMR 37</t>
   </si>
   <si>
     <t>Singleback Normal HB Counter Weak</t>
   </si>
   <si>
     <t>Dime Normal Double WR1 WR2</t>
   </si>
@@ -548,54 +548,54 @@
   <si>
     <t>#78 Malcolm Lipman - C</t>
   </si>
   <si>
     <t>#63 Palmer Walker - C</t>
   </si>
   <si>
     <t>#56 Kenneth Murray - LT</t>
   </si>
   <si>
     <t>#74 Willie Fernandez - LG</t>
   </si>
   <si>
     <t>#98 Russell Sears - DT</t>
   </si>
   <si>
     <t>#92 Bobby Karas - DT</t>
   </si>
   <si>
     <t>#91 David Sanders - LDE</t>
   </si>
   <si>
     <t>#92 Arthur Green - WLB</t>
   </si>
   <si>
-    <t>#39 Calvin Sumner - CB</t>
-[...2 lines deleted...]
-    <t>#59 Edward Schmitt - MLB</t>
+    <t>#47 Calvin Sumner - CB</t>
+  </si>
+  <si>
+    <t>#58 Edward Schmitt - WLB</t>
   </si>
   <si>
     <t>13:23</t>
   </si>
   <si>
     <t>E.P 30</t>
   </si>
   <si>
     <t>Shotgun Normal FL Slant</t>
   </si>
   <si>
     <t>4-3 Normal Man QB Spy</t>
   </si>
   <si>
     <t>2-5-E.P 30 (13:22) 7-Stanley Johnson pass complete to 10-Kevin Delgado to E.P 40 for 11 yards. Tackle by 34-James Donovan.</t>
   </si>
   <si>
     <t>#10 Robert Pusey - WR</t>
   </si>
   <si>
     <t>#93 Robert Edwards - MLB</t>
   </si>
   <si>
     <t>12:39</t>
   </si>
@@ -662,51 +662,51 @@
   <si>
     <t>2-10-MMR 34 (9:49) 7-Stanley Johnson pass incomplete, intended for 89-Duncan Yount.</t>
   </si>
   <si>
     <t>9:46</t>
   </si>
   <si>
     <t>I Formation 3WR HB Inside Weak</t>
   </si>
   <si>
     <t>3-10-MMR 34 (9:47) 39-Jerry Dyck ran to MMR 32 for 2 yards. Tackle by 53-Ryan Willhite.</t>
   </si>
   <si>
     <t>9:03</t>
   </si>
   <si>
     <t>MMR 32</t>
   </si>
   <si>
     <t>4-7-MMR 32 (9:02) PENALTY - False Start (E.P 2-Jaime Atkinson)</t>
   </si>
   <si>
     <t>#2 Jaime Atkinson - P</t>
   </si>
   <si>
-    <t>#79 Trenton Sanders - LT</t>
+    <t>#79 Trenton Sanders - RT</t>
   </si>
   <si>
     <t>#79 Elijah Thompson - RT</t>
   </si>
   <si>
     <t>#62 Dean Carter - LT</t>
   </si>
   <si>
     <t>#72 John Elliott - RT</t>
   </si>
   <si>
     <t>#50 John Broussard - LDE</t>
   </si>
   <si>
     <t>#59 Fredrick Napier - RDE</t>
   </si>
   <si>
     <t>#66 Kent Peterson - RDE</t>
   </si>
   <si>
     <t>9:01</t>
   </si>
   <si>
     <t>4-12-MMR 37 (9:02) 4-Bradford Pettus 55 yard field goal is NO GOOD. (Wide Right)</t>
   </si>