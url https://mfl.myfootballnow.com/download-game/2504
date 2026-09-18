--- v6 (2026-06-24)
+++ v7 (2026-09-18)
@@ -308,57 +308,57 @@
   <si>
     <t>(15:00) 7-Eric Ross kicks 75 yards from MMR 35 to L.V -10. Touchback.</t>
   </si>
   <si>
     <t>#21 David Bell - RB</t>
   </si>
   <si>
     <t>#35 Lucas Hogan - SS</t>
   </si>
   <si>
     <t>#99 Kenneth Schutte - LDE</t>
   </si>
   <si>
     <t>#22 Vincent Mattison - CB</t>
   </si>
   <si>
     <t>#92 Kenneth Ingram - MLB</t>
   </si>
   <si>
     <t>#40 James Ackerman - CB</t>
   </si>
   <si>
     <t>#90 Thomas Amos - DT</t>
   </si>
   <si>
-    <t>#55 John Jacobs - DT</t>
+    <t>#63 John Jacobs - DT</t>
   </si>
   <si>
     <t>#31 John Carothers - WLB</t>
   </si>
   <si>
-    <t>#54 James Stjohn - SLB</t>
+    <t>#97 James Stjohn - SLB</t>
   </si>
   <si>
     <t>#98 Cyril Thomas - RDE</t>
   </si>
   <si>
     <t>#7 Eric Ross - K</t>
   </si>
   <si>
     <t>L.V</t>
   </si>
   <si>
     <t>L.V 25</t>
   </si>
   <si>
     <t>Singleback Big WR Deep</t>
   </si>
   <si>
     <t>4-3 Under Crash Right</t>
   </si>
   <si>
     <t>1-10-L.V 25 (15:00) 2-Don Allen pass complete to 32-Stanton Copeland to L.V 32 for 7 yards. Tackle by 39-Calvin Sumner. 32-Stanton Copeland breaks down the CB.</t>
   </si>
   <si>
     <t>#2 Don Allen - QB</t>
   </si>
@@ -1151,51 +1151,51 @@
   <si>
     <t>5:35</t>
   </si>
   <si>
     <t>2-10-MMR 1 (5:34) 31-Mitchell Riddle ran to MMR 1 for a short gain. Tackle by 96-Douglas Davis.</t>
   </si>
   <si>
     <t>4:56</t>
   </si>
   <si>
     <t>3-10-MMR 1 (4:55) 9-John Frazier pass incomplete, dropped by 83-Charles Barbera.</t>
   </si>
   <si>
     <t>4:50</t>
   </si>
   <si>
     <t>4-10-MMR 1 (4:51) 2-Dale Stidham punts 58 yards to L.V 41. 10-Jimmy Moser to MMR 45 for 13 yards. Tackle by 32-Adam Weir. MMR 32-Adam Weir was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>4:42</t>
   </si>
   <si>
     <t>1-10-MMR 45 (4:43) 2-Don Allen pass complete to 18-Alan Gray to MMR 31 for 15 yards. Tackle by 40-Joseph Walden.</t>
   </si>
   <si>
-    <t>#60 Larry Davis - RG</t>
+    <t>#60 Larry Davis - LT</t>
   </si>
   <si>
     <t>4:05</t>
   </si>
   <si>
     <t>1-10-MMR 31 (4:04) 32-Stanton Copeland ran to MMR 33 for -2 yards. Tackle by 51-James Raymond.</t>
   </si>
   <si>
     <t>3:30</t>
   </si>
   <si>
     <t>MMR 33</t>
   </si>
   <si>
     <t>2-12-MMR 33 (3:29) PENALTY - False Start (L.V 71-Kenneth Murray)</t>
   </si>
   <si>
     <t>3:28</t>
   </si>
   <si>
     <t>MMR 38</t>
   </si>
   <si>
     <t>I Formation Power PA Flats</t>
   </si>