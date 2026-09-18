--- v7 (2026-08-28)
+++ v8 (2026-09-18)
@@ -365,51 +365,51 @@
   <si>
     <t>#46 Jonathan Thorp - RB</t>
   </si>
   <si>
     <t>#44 Jarred King - RB</t>
   </si>
   <si>
     <t>#89 Perry Sanders - TE</t>
   </si>
   <si>
     <t>#89 Desmond Decker - WR</t>
   </si>
   <si>
     <t>#14 Robert Compton - WR</t>
   </si>
   <si>
     <t>#62 Crush Collision - RG</t>
   </si>
   <si>
     <t>#77 John Passmore - LG</t>
   </si>
   <si>
     <t>#56 Thomas Evans - C</t>
   </si>
   <si>
-    <t>#68 Andrew Jones - RT</t>
+    <t>#68 Andrew Jones - LG</t>
   </si>
   <si>
     <t>#71 Trent Brown - RT</t>
   </si>
   <si>
     <t>#98 Russell Sears - DT</t>
   </si>
   <si>
     <t>#61 August Parker - DT</t>
   </si>
   <si>
     <t>#71 Danny Green - DT</t>
   </si>
   <si>
     <t>#68 Scott Reid - LDE</t>
   </si>
   <si>
     <t>#93 Walter Fleet - SLB</t>
   </si>
   <si>
     <t>#46 Jose Curtis - MLB</t>
   </si>
   <si>
     <t>#92 Arthur Green - WLB</t>
   </si>