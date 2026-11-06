--- v8 (2026-09-18)
+++ v9 (2026-11-06)
@@ -299,51 +299,51 @@
   <si>
     <t>MMR 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 7-Eric Ross kicks 75 yards from MMR 35 to S.D -10. Touchback.</t>
   </si>
   <si>
     <t>#33 William Williams - RB</t>
   </si>
   <si>
     <t>#27 Luke Layden - CB</t>
   </si>
   <si>
     <t>#46 Michael Smith - FS</t>
   </si>
   <si>
     <t>#57 Andy Russell - MLB</t>
   </si>
   <si>
-    <t>#42 Chad Cota - SS</t>
+    <t>#23 Chad Cota - SS</t>
   </si>
   <si>
     <t>#25 Justin Stiffler - CB</t>
   </si>
   <si>
     <t>#46 Jackie Murphy - CB</t>
   </si>
   <si>
     <t>#59 Pedro Roy - WLB</t>
   </si>
   <si>
     <t>#53 Ryan Willhite - MLB</t>
   </si>
   <si>
     <t>#50 Daniel Bunyard - MLB</t>
   </si>
   <si>
     <t>#95 Larry Paredes - LDE</t>
   </si>
   <si>
     <t>#7 Eric Ross - K</t>
   </si>
   <si>
     <t>S.D</t>
   </si>
@@ -734,51 +734,51 @@
   <si>
     <t>4-3 Under Double LB Blitz</t>
   </si>
   <si>
     <t>1-10-MMR 31 (10:04) 9-John Frazier pass complete to 10-Logan Martinez to MMR 32 for 1 yards. Tackle by 42-Chad Cota.</t>
   </si>
   <si>
     <t>9:32</t>
   </si>
   <si>
     <t>MMR 32</t>
   </si>
   <si>
     <t>2-9-MMR 32 (9:31) 31-Mitchell Riddle ran to MMR 33 for 1 yards. Tackle by 94-Jose Hammock.</t>
   </si>
   <si>
     <t>8:58</t>
   </si>
   <si>
     <t>MMR 33</t>
   </si>
   <si>
     <t>3-8-MMR 33 (8:57) 9-John Frazier pass Pass knocked down by 20-Gregory Bailey. incomplete, intended for 6-Robert Parson.</t>
   </si>
   <si>
-    <t>#13 Robert Parson - WR</t>
+    <t>#80 Robert Parson - WR</t>
   </si>
   <si>
     <t>8:52</t>
   </si>
   <si>
     <t>4-8-MMR 33 (8:53) 2-Dale Stidham punts 43 yards to S.D 23. Fair Catch by 33-William Williams.</t>
   </si>
   <si>
     <t>8:45</t>
   </si>
   <si>
     <t>S.D 23</t>
   </si>
   <si>
     <t>Singleback Normal HB Inside Weak</t>
   </si>
   <si>
     <t>1-10-S.D 23 (8:46) 46-Jonathan Thorp ran to S.D 34 for 11 yards. Tackle by 29-William Richardson.</t>
   </si>
   <si>
     <t>8:07</t>
   </si>
   <si>
     <t>S.D 34</t>
   </si>