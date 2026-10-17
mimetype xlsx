--- v5 (2026-08-18)
+++ v6 (2026-10-17)
@@ -359,51 +359,51 @@
   <si>
     <t>1-10-S.A 25 (15:00) 1-Louis Cofield pass Pass knocked down by 56-Christopher Thomas. incomplete, intended for 41-Mark Martinez. S.A 71-Edgar Pfister was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#1 Louis Cofield - QB</t>
   </si>
   <si>
     <t>#31 Matthew Haynes - RB</t>
   </si>
   <si>
     <t>#23 Mark Martinez - FB</t>
   </si>
   <si>
     <t>#80 Alfred Hunter - TE</t>
   </si>
   <si>
     <t>#86 Leo Ahern - WR</t>
   </si>
   <si>
     <t>#66 Michael Heath - RT</t>
   </si>
   <si>
     <t>#61 Claude McDonald - RG</t>
   </si>
   <si>
-    <t>#78 Ronald Keyser - C</t>
+    <t>#54 Ronald Keyser - C</t>
   </si>
   <si>
     <t>#68 Edgar Pfister - RG</t>
   </si>
   <si>
     <t>#78 Landon Gonzalez - RT</t>
   </si>
   <si>
     <t>#58 Chris Zorich - RDE</t>
   </si>
   <si>
     <t>#97 Melvin Tsang - DT</t>
   </si>
   <si>
     <t>#92 Sackum Again - LDE</t>
   </si>
   <si>
     <t>#72 John Hiatt - LDE</t>
   </si>
   <si>
     <t>#96 Stanley Sullivan - WLB</t>
   </si>
   <si>
     <t>#96 Christopher Thomas - MLB</t>
   </si>
@@ -539,51 +539,51 @@
   <si>
     <t>#89 Bernard McChesney - TE</t>
   </si>
   <si>
     <t>#15 Downtown Jameson - C</t>
   </si>
   <si>
     <t>#62 Dean Carter - LT</t>
   </si>
   <si>
     <t>#68 Joe Manning - RT</t>
   </si>
   <si>
     <t>#63 Palmer Walker - C</t>
   </si>
   <si>
     <t>#67 Gregory Mills - C</t>
   </si>
   <si>
     <t>#74 Willie Fernandez - LG</t>
   </si>
   <si>
     <t>#93 Norman Uribe - LDE</t>
   </si>
   <si>
-    <t>#65 Robert Hartzog - DT</t>
+    <t>#96 Robert Hartzog - DT</t>
   </si>
   <si>
     <t>#96 Joshua Shah - SLB</t>
   </si>
   <si>
     <t>#97 Richard Matherly - WLB</t>
   </si>
   <si>
     <t>#59 Samuel Montalvo - MLB</t>
   </si>
   <si>
     <t>13:29</t>
   </si>
   <si>
     <t>E.P 44</t>
   </si>
   <si>
     <t>I Formation Power PA Flats</t>
   </si>
   <si>
     <t>Goal Line Attack #2</t>
   </si>
   <si>
     <t>2-3-E.P 44 (13:28) 8-Maurice Nelson ran to S.A 45 for 11 yards. Tackle by 22-Samuel Montalvo.</t>
   </si>