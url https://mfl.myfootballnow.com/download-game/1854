--- v5 (2026-06-12)
+++ v6 (2026-10-10)
@@ -503,51 +503,51 @@
   <si>
     <t>1-10-SEA 5 (13:22) 26-Kevin White ran to SEA 6 for 2 yards. Tackle by 98-Robert Pope.</t>
   </si>
   <si>
     <t>#9 James Polly - QB</t>
   </si>
   <si>
     <t>#26 Kevin White - RB</t>
   </si>
   <si>
     <t>#84 Harold Sheller - TE</t>
   </si>
   <si>
     <t>#17 Kenneth Cheek - WR</t>
   </si>
   <si>
     <t>#13 Lawrence Parker - WR</t>
   </si>
   <si>
     <t>#16 Hubert Langhorne - WR</t>
   </si>
   <si>
     <t>#59 Terry Carpenter - LT</t>
   </si>
   <si>
-    <t>#68 Chester Winters - LG</t>
+    <t>#59 Chester Winters - LG</t>
   </si>
   <si>
     <t>#58 Carl Lewis - C</t>
   </si>
   <si>
     <t>#79 Michael Tobin - RG</t>
   </si>
   <si>
     <t>#66 Vernon Lee - RG</t>
   </si>
   <si>
     <t>#78 Ricky Pal - LDE</t>
   </si>
   <si>
     <t>#79 Justin Webb - LDE</t>
   </si>
   <si>
     <t>#58 Charlie Ali - RDE</t>
   </si>
   <si>
     <t>#43 William Muir - CB</t>
   </si>
   <si>
     <t>#38 Michael Foley - CB</t>
   </si>