--- v7 (2026-06-24)
+++ v8 (2026-10-22)
@@ -386,51 +386,51 @@
   <si>
     <t>#73 Christopher Wright - C</t>
   </si>
   <si>
     <t>#64 John Hernandez - RG</t>
   </si>
   <si>
     <t>#50 Hugh McCulloch - RT</t>
   </si>
   <si>
     <t>#78 John Coffelt - LDE</t>
   </si>
   <si>
     <t>#77 Robert Bristol - DT</t>
   </si>
   <si>
     <t>#91 Kirk Ledbetter - LDE</t>
   </si>
   <si>
     <t>#54 Wm Breeden - SLB</t>
   </si>
   <si>
     <t>#95 Christopher Thomas - MLB</t>
   </si>
   <si>
-    <t>#52 Marcel Turner - WLB</t>
+    <t>#90 Marcel Turner - WLB</t>
   </si>
   <si>
     <t>#46 Michael Smith - FS</t>
   </si>
   <si>
     <t>#47 John Scott - CB</t>
   </si>
   <si>
     <t>#24 James Tucker - CB</t>
   </si>
   <si>
     <t>#20 Ray Davenport - SS</t>
   </si>
   <si>
     <t>#41 Jesse Clayborn - FS</t>
   </si>
   <si>
     <t>14:15</t>
   </si>
   <si>
     <t>BOS 34</t>
   </si>
   <si>
     <t>I Formation Normal HB Counter</t>
   </si>
@@ -665,51 +665,51 @@
   <si>
     <t>2-8-CHI 37 (6:48) 12-Wallace Moore pass complete to 84-Jerry Washington to CHI 44 for 8 yards. Tackle by 30-Scott Herald. Nice job by 84-Jerry Washington on that route to lose his coverage.</t>
   </si>
   <si>
     <t>6:08</t>
   </si>
   <si>
     <t>CHI 44</t>
   </si>
   <si>
     <t>Goal Line Normal HB Dive</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Man</t>
   </si>
   <si>
     <t>3-1-CHI 44 (6:07) 29-Jamie McKinney ran to CHI 47 for 2 yards. Tackle by 51-Orlando Estrada.</t>
   </si>
   <si>
     <t>#29 Jamie McKinney - RB</t>
   </si>
   <si>
     <t>#29 Bernardo Barclay - RB</t>
   </si>
   <si>
-    <t>#87 Nathan Murrell - TE</t>
+    <t>#86 Nathan Murrell - TE</t>
   </si>
   <si>
     <t>#75 Donald Kirby - LDE</t>
   </si>
   <si>
     <t>5:29</t>
   </si>
   <si>
     <t>CHI 47</t>
   </si>
   <si>
     <t>Goal Line Normal HB Pitch Weak</t>
   </si>
   <si>
     <t>1-10-CHI 47 (5:28) 23-Philip Smith ran to BOS 49 for 4 yards. Tackle by 51-Orlando Estrada.</t>
   </si>
   <si>
     <t>4:49</t>
   </si>
   <si>
     <t>BOS 49</t>
   </si>
   <si>
     <t>2-6-BOS 49 (4:48) 29-Jamie McKinney ran to BOS 46 for 3 yards. Tackle by 51-Orlando Estrada.</t>
   </si>
@@ -1331,51 +1331,51 @@
   <si>
     <t>2-5-CHI 42 (6:40) 41-James Sallee ran to CHI 38 for 4 yards. Tackle by 65-Kirk Ledbetter.</t>
   </si>
   <si>
     <t>6:03</t>
   </si>
   <si>
     <t>3-1-CHI 38 (6:02) PENALTY - False Start (BOS 50-Hugh McCulloch)</t>
   </si>
   <si>
     <t>6:01</t>
   </si>
   <si>
     <t>CHI 43</t>
   </si>
   <si>
     <t>3-6-CHI 43 (6:02) 24-Mark Becker ran to CHI 40 for 3 yards. Tackle by 95-Wm Breeden.</t>
   </si>
   <si>
     <t>5:20</t>
   </si>
   <si>
     <t>4-3-CHI 40 (5:19) 5-Monroe Thompson 57 yard field goal is GOOD. CHI 7 BOS 3</t>
   </si>
   <si>
-    <t>#56 Anthony Stein - C</t>
+    <t>#44 Anthony Stein - C</t>
   </si>
   <si>
     <t>#75 Michael Moody - DT</t>
   </si>
   <si>
     <t>#74 William Applin - RDE</t>
   </si>
   <si>
     <t>5:14</t>
   </si>
   <si>
     <t>(5:15) 5-Monroe Thompson kicks 75 yards from BOS 35 to CHI -10. Touchback.</t>
   </si>
   <si>
     <t>Strong I Normal Short Attack</t>
   </si>
   <si>
     <t>1-10-CHI 25 (5:15) 12-Wallace Moore pass complete to 89-Dwayne Chamberlain to CHI 29 for 4 yards. Tackle by 32-Richard Agosto. 32-Richard Agosto got away with a hold on that play.</t>
   </si>
   <si>
     <t>4:32</t>
   </si>
   <si>
     <t>2-6-CHI 29 (4:31) 23-Philip Smith ran to CHI 30 for 2 yards. Tackle by 30-Scott Herald.</t>
   </si>