--- v5 (2026-08-20)
+++ v6 (2026-10-19)
@@ -317,51 +317,51 @@
   <si>
     <t>#26 Michael Stewart - CB</t>
   </si>
   <si>
     <t>#53 Art Jones - MLB</t>
   </si>
   <si>
     <t>#21 Michael Cohen - CB</t>
   </si>
   <si>
     <t>#55 Kenny Diaz - RDE</t>
   </si>
   <si>
     <t>#14 Gilberto Fitzpatrick - WR</t>
   </si>
   <si>
     <t>#58 Curtis Grady - WLB</t>
   </si>
   <si>
     <t>#33 James Grady - CB</t>
   </si>
   <si>
     <t>#86 Allen Canfield - WR</t>
   </si>
   <si>
-    <t>#74 George Curl - DT</t>
+    <t>#62 George Curl - DT</t>
   </si>
   <si>
     <t>#4 Tony Longwell - K</t>
   </si>
   <si>
     <t>CLE</t>
   </si>
   <si>
     <t>CLE 25</t>
   </si>
   <si>
     <t>I Formation Power HB Sweep Weak</t>
   </si>
   <si>
     <t>Goal Line Attack #1</t>
   </si>
   <si>
     <t>1-10-CLE 25 (15:00) 49-Stephen Pagano ran to CLE 22 for -3 yards. Tackle by 70-Lester Jones. 89-Duncan Yount completely missed his blocking assignment.</t>
   </si>
   <si>
     <t>#12 Stanley Johnson - QB</t>
   </si>
   <si>
     <t>#49 Stephen Pagano - RB</t>
   </si>