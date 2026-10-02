--- v4 (2026-08-03)
+++ v5 (2026-10-02)
@@ -371,51 +371,51 @@
   <si>
     <t>#1 Chas Ching - WR</t>
   </si>
   <si>
     <t>#88 William Brissette - WR</t>
   </si>
   <si>
     <t>#77 Anthony Robinson - LG</t>
   </si>
   <si>
     <t>#57 Raymond Bradley - C</t>
   </si>
   <si>
     <t>#75 Edward Bugbee - RG</t>
   </si>
   <si>
     <t>#61 Victor Rosado - RT</t>
   </si>
   <si>
     <t>#87 Thomas Davis - LDE</t>
   </si>
   <si>
     <t>#64 Gene Lawrence - DT</t>
   </si>
   <si>
-    <t>#60 Kevin Stokes - RDE</t>
+    <t>#62 Kevin Stokes - RDE</t>
   </si>
   <si>
     <t>#97 Matthew Clark - MLB</t>
   </si>
   <si>
     <t>#21 Keith Mason - CB</t>
   </si>
   <si>
     <t>#21 Alphonso Chevalier - CB</t>
   </si>
   <si>
     <t>#50 Robert Rowe - MLB</t>
   </si>
   <si>
     <t>#47 Benjamin Summers - CB</t>
   </si>
   <si>
     <t>#46 Brian Armstrong - SS</t>
   </si>
   <si>
     <t>#44 Glen Clark - CB</t>
   </si>
   <si>
     <t>#43 Kenneth Stanley - FS</t>
   </si>
@@ -530,51 +530,51 @@
   <si>
     <t>#10 Javier Hannah - WR</t>
   </si>
   <si>
     <t>#76 Patrick Dodge - LT</t>
   </si>
   <si>
     <t>#77 Carlos Wiles - LG</t>
   </si>
   <si>
     <t>#60 Chester Schatz - C</t>
   </si>
   <si>
     <t>#73 Joe Bullock - RG</t>
   </si>
   <si>
     <t>#68 Robin Linsley - RT</t>
   </si>
   <si>
     <t>#5 Forrest Trump - LDE</t>
   </si>
   <si>
     <t>#98 William Napoleon - DT</t>
   </si>
   <si>
-    <t>#97 Michael Jefferson - DT</t>
+    <t>#55 Michael Jefferson - DT</t>
   </si>
   <si>
     <t>#93 Robin Banks - SLB</t>
   </si>
   <si>
     <t>#32 Billy McKenzie - CB</t>
   </si>
   <si>
     <t>12:10</t>
   </si>
   <si>
     <t>ATL 40</t>
   </si>
   <si>
     <t>Singleback Normal WR Quick In</t>
   </si>
   <si>
     <t>Nickel Strong 1 Deep Man Under</t>
   </si>
   <si>
     <t>2-5-ATL 40 (12:09) 8-Glen Goslin pass complete to 85-Javier Hannah to ATL 45 for 6 yards. Tackle by 31-Joseph Morgan.</t>
   </si>
   <si>
     <t>#39 Harry Martinez - CB</t>
   </si>
@@ -1088,51 +1088,51 @@
   <si>
     <t>N.O 18</t>
   </si>
   <si>
     <t>4-17-N.O 18 (9:54) 9-James Howard punts 45 yards to ATL 37. Fair Catch by 11-Ronald McDonald.</t>
   </si>
   <si>
     <t>9:46</t>
   </si>
   <si>
     <t>ATL 37</t>
   </si>
   <si>
     <t>4-3 Normal Double WR1</t>
   </si>
   <si>
     <t>1-10-ATL 37 (9:47) 8-Glen Goslin pass complete to 85-Javier Hannah for 63 yards. TOUCHDOWN! N.O 0 ATL 19</t>
   </si>
   <si>
     <t>9:37</t>
   </si>
   <si>
     <t>(9:38) Extra point GOOD by 5-Larry Herrera. N.O 0 ATL 20</t>
   </si>
   <si>
-    <t>#90 Lester Manuel - RDE</t>
+    <t>#90 Lester Manuel - DT</t>
   </si>
   <si>
     <t>(9:38) 5-Larry Herrera kicks 75 yards from ATL 35 to N.O -10. Touchback.</t>
   </si>
   <si>
     <t>I Formation Normal HB Dive</t>
   </si>
   <si>
     <t>1-10-N.O 25 (9:38) 20-John Culbertson ran to N.O 29 for 4 yards. Tackle by 93-Brian Wilkerson.</t>
   </si>
   <si>
     <t>9:02</t>
   </si>
   <si>
     <t>2-6-N.O 29 (9:01) 18-Johnny Ringo pass complete to 88-William Brissette to N.O 38 for 9 yards. Tackle by 25-Alphonso Chevalier.</t>
   </si>
   <si>
     <t>8:28</t>
   </si>
   <si>
     <t>Shotgun Normal HB Dive</t>
   </si>
   <si>
     <t>1-10-N.O 38 (8:27) 20-John Culbertson ran to N.O 37 for a short loss. Tackle by 58-Kevin Gilmore.</t>
   </si>