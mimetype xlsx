--- v4 (2026-07-02)
+++ v5 (2026-09-30)
@@ -833,51 +833,51 @@
   <si>
     <t>3:09</t>
   </si>
   <si>
     <t>Strong I Normal WR Post TE Out</t>
   </si>
   <si>
     <t>3-8-PHI 8 (3:10) 9-John Frazier pass incomplete, dropped by 87-William Harris. That was a dangerous pass. Pressure by 56-Gilbert Wiens. MIL 61-Gerald Townsend was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#94 Mario Peachey - WLB</t>
   </si>
   <si>
     <t>3:07</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-8-PHI 8 (3:08) 7-Eric Ross 25 yard field goal is GOOD. MIL 3 PHI 0</t>
   </si>
   <si>
-    <t>#7 Howard Stiner - QB</t>
+    <t>#17 Howard Stiner - QB</t>
   </si>
   <si>
     <t>#51 Scott Keith - RT</t>
   </si>
   <si>
     <t>#63 Aaron Pritchard - RG</t>
   </si>
   <si>
     <t>#64 Steve Curtis - RG</t>
   </si>
   <si>
     <t>#75 Charles Snead - RDE</t>
   </si>
   <si>
     <t>3:04</t>
   </si>
   <si>
     <t>(3:05) 7-Eric Ross kicks 75 yards from MIL 35 to PHI -10. Touchback.</t>
   </si>
   <si>
     <t>1-10-PHI 25 (3:05) 29-Jefferey Krause ran to PHI 37 for 12 yards. Tackle by 3-Arthur Green.</t>
   </si>
   <si>
     <t>2:20</t>
   </si>
@@ -2231,51 +2231,51 @@
     <col min="25" max="25" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="50" max="50" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="50" max="50" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="28.136" bestFit="true" customWidth="true" style="0"/>