--- v4 (2026-09-02)
+++ v5 (2026-11-01)
@@ -371,51 +371,51 @@
   <si>
     <t>#81 Martin Hartman - WR</t>
   </si>
   <si>
     <t>#10 Benjamin Hover - WR</t>
   </si>
   <si>
     <t>#57 Ronnie Wetzel - LT</t>
   </si>
   <si>
     <t>#61 Clifton Davis - RG</t>
   </si>
   <si>
     <t>#76 Ben Hicks - RG</t>
   </si>
   <si>
     <t>#70 Enrique Harris - RT</t>
   </si>
   <si>
     <t>#66 Shane Saunders - CB</t>
   </si>
   <si>
     <t>#78 Danny Oviedo - DT</t>
   </si>
   <si>
-    <t>#71 Marvin Jaramillo - DT</t>
+    <t>#77 Marvin Jaramillo - DT</t>
   </si>
   <si>
     <t>#63 Aaron Vaughn - RDE</t>
   </si>
   <si>
     <t>#98 Randy Hernandez - MLB</t>
   </si>
   <si>
     <t>#53 Roy Lewis - WLB</t>
   </si>
   <si>
     <t>#39 Eduardo Ross - CB</t>
   </si>
   <si>
     <t>#25 Ron Aceves - CB</t>
   </si>
   <si>
     <t>#28 Felipe Winslow - CB</t>
   </si>
   <si>
     <t>#49 Jim Rape - SS</t>
   </si>
   <si>
     <t>#40 Charles Brown - CB</t>
   </si>
@@ -1250,51 +1250,51 @@
   <si>
     <t>0:28</t>
   </si>
   <si>
     <t>0:24</t>
   </si>
   <si>
     <t>S.F 28</t>
   </si>
   <si>
     <t>Shotgun Normal Short Attack</t>
   </si>
   <si>
     <t>3-5-S.F 28 (0:25) 5-George Bahena pass Pass knocked down by 46-Dave James. incomplete, intended for 19-Anthony Gibson.</t>
   </si>
   <si>
     <t>0:21</t>
   </si>
   <si>
     <t>4-5-S.F 28 (0:22) 4-Michael Patton 46 yard field goal is GOOD. S.F 3 OAK 3</t>
   </si>
   <si>
     <t>#14 Reginald Johnson - QB</t>
   </si>
   <si>
-    <t>#63 Jonathan Mann - LT</t>
+    <t>#57 Jonathan Mann - LT</t>
   </si>
   <si>
     <t>0:18</t>
   </si>
   <si>
     <t>(0:19) 4-Michael Patton kicks 74 yards from OAK 35 to S.F -9. Touchback.</t>
   </si>
   <si>
     <t>1-10-S.F 25 (0:19) 24-Russell Russell ran to S.F 26 for 1 yards. Tackle by 59-Joseph Lane.</t>
   </si>
   <si>
     <t>End of half.</t>
   </si>
   <si>
     <t>(15:00) 11-Danny Peele kicks 64 yards from S.F 35 to OAK 1. 13-Edward Robinson to OAK 17 for 16 yards. Tackle by 42-Connie Dougherty. OAK 63-Aaron Vaughn was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>14:57</t>
   </si>
   <si>
     <t>1-10-OAK 17 (14:58) 5-George Bahena pass incomplete, intended for 87-Donald Greer.</t>
   </si>
   <si>
     <t>14:55</t>
   </si>