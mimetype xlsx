--- v5 (2026-06-17)
+++ v6 (2026-10-15)
@@ -563,51 +563,51 @@
   <si>
     <t>#7 Royce Ohara - QB</t>
   </si>
   <si>
     <t>#40 Roger Rose - FB</t>
   </si>
   <si>
     <t>#29 Jonathan Manley - FB</t>
   </si>
   <si>
     <t>#57 Kenneth Hodges - LT</t>
   </si>
   <si>
     <t>#70 Dennis Kirkpatrick - RG</t>
   </si>
   <si>
     <t>#60 Elvin Parra - C</t>
   </si>
   <si>
     <t>#45 Steve Braxton - RG</t>
   </si>
   <si>
     <t>#58 James Perez - DT</t>
   </si>
   <si>
-    <t>#65 Jeffrey Wetter - DT</t>
+    <t>#95 Jeffrey Wetter - DT</t>
   </si>
   <si>
     <t>#54 Romeo Valentine - WLB</t>
   </si>
   <si>
     <t>#46 Robert Anderson - CB</t>
   </si>
   <si>
     <t>#27 Kenneth Miller - SS</t>
   </si>
   <si>
     <t>#25 Dennis Lopez - FS</t>
   </si>
   <si>
     <t>11:04</t>
   </si>
   <si>
     <t>2-10-OKC 9 (11:03) 5-Royce Ohara pass complete to 88-Mike Schulze to OKC 26 for 16 yards. Tackle by 41-Kenneth Miller. 88-Mike Schulze did some fancy footwork there.</t>
   </si>
   <si>
     <t>#19 Gary Isom - WR</t>
   </si>
   <si>
     <t>#74 David Hafer - RDE</t>
   </si>