--- v5 (2026-08-30)
+++ v6 (2026-10-29)
@@ -299,51 +299,51 @@
   <si>
     <t>AZR 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 6-Jake Akers kicks 73 yards from AZR 35 to S.D -8. 33-William Williams to S.D 21 for 29 yards. Tackle by 90-Earnest July. 34-Andy Russell totally missed that block.</t>
   </si>
   <si>
     <t>#33 William Williams - RB</t>
   </si>
   <si>
     <t>#23 Adolfo Allison - CB</t>
   </si>
   <si>
     <t>#24 Michael Johnson - CB</t>
   </si>
   <si>
     <t>#57 Andy Russell - MLB</t>
   </si>
   <si>
-    <t>#42 Chad Cota - SS</t>
+    <t>#23 Chad Cota - SS</t>
   </si>
   <si>
     <t>#25 Justin Stiffler - CB</t>
   </si>
   <si>
     <t>#46 Jackie Murphy - CB</t>
   </si>
   <si>
     <t>#59 Pedro Roy - WLB</t>
   </si>
   <si>
     <t>#53 Ryan Willhite - MLB</t>
   </si>
   <si>
     <t>#50 Daniel Bunyard - MLB</t>
   </si>
   <si>
     <t>#95 Larry Paredes - LDE</t>
   </si>
   <si>
     <t>#6 Jake Akers - K</t>
   </si>
   <si>
     <t>S.D</t>
   </si>
@@ -368,87 +368,87 @@
   <si>
     <t>#14 Robert Compton - WR</t>
   </si>
   <si>
     <t>#14 Jeff McKnight - WR</t>
   </si>
   <si>
     <t>#13 Bart Anderson - WR</t>
   </si>
   <si>
     <t>#16 Warren Colangelo - WR</t>
   </si>
   <si>
     <t>#12 Laurence Eberhard - WR</t>
   </si>
   <si>
     <t>#62 Crush Collision - RG</t>
   </si>
   <si>
     <t>#77 John Passmore - LG</t>
   </si>
   <si>
     <t>#56 Thomas Evans - C</t>
   </si>
   <si>
-    <t>#67 Glenn Kent - RG</t>
+    <t>#70 Glenn Kent - LT</t>
   </si>
   <si>
     <t>#71 Trent Brown - RT</t>
   </si>
   <si>
     <t>#91 Clayton Reeder - RDE</t>
   </si>
   <si>
     <t>#95 Bobby Carvalho - DT</t>
   </si>
   <si>
     <t>#99 Floyd Dwyer - DT</t>
   </si>
   <si>
     <t>#94 Stephen Lopez - MLB</t>
   </si>
   <si>
     <t>#28 Johnny Henry - CB</t>
   </si>
   <si>
     <t>#49 Brandon Kemp - CB</t>
   </si>
   <si>
     <t>#40 Clifford Witherell - FS</t>
   </si>
   <si>
     <t>#35 Edward Starkey - CB</t>
   </si>
   <si>
-    <t>#47 James Jeremiah - SS</t>
+    <t>#39 James Jeremiah - SS</t>
   </si>
   <si>
     <t>#48 Thomas Abraham - SS</t>
   </si>
   <si>
-    <t>#27 Frank Klein - FS</t>
+    <t>#27 Frank Klein - CB</t>
   </si>
   <si>
     <t>14:16</t>
   </si>
   <si>
     <t>S.D 24</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR Shotgun Sweep</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>2-7-S.D 24 (14:15) 32-Dwight Brummitt ran to S.D 26 for 2 yards. Tackle by 42-Johnny Henry. 14-Robert Compton was completely beat on that play.</t>
   </si>
   <si>
     <t>#32 Dwight Brummitt - RB</t>
   </si>
   <si>
     <t>#97 Earnest July - LDE</t>
   </si>
   <si>
     <t>#97 Michael Chambers - SLB</t>
   </si>