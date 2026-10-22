--- v3 (2026-08-23)
+++ v4 (2026-10-22)
@@ -590,51 +590,51 @@
   <si>
     <t>#8 Jerry Bryant - QB</t>
   </si>
   <si>
     <t>#19 Leroy Rule - K</t>
   </si>
   <si>
     <t>#76 Edward Nishimura - C</t>
   </si>
   <si>
     <t>#76 Thomas Miller - RG</t>
   </si>
   <si>
     <t>#72 Michael Ward - RG</t>
   </si>
   <si>
     <t>#92 Dwight Peek - WLB</t>
   </si>
   <si>
     <t>#97 Gerald Luu - WLB</t>
   </si>
   <si>
     <t>#92 Norman Johnson - DT</t>
   </si>
   <si>
-    <t>#68 Walter Casey - RDE</t>
+    <t>#94 Walter Casey - DT</t>
   </si>
   <si>
     <t>(8:52) 19-Leroy Rule kicks 75 yards from STL 35 to WSH -10. Touchback.</t>
   </si>
   <si>
     <t>#28 Mauricio Morell - RB</t>
   </si>
   <si>
     <t>#17 Steven Jamison - WR</t>
   </si>
   <si>
     <t>WSH 25</t>
   </si>
   <si>
     <t>Singleback Normal HB Inside Weak</t>
   </si>
   <si>
     <t>Nickel Normal CB3 MLB Blitz</t>
   </si>
   <si>
     <t>1-10-WSH 25 (8:52) 28-Dan Griffin ran to WSH 35 for 10 yards. Tackle by 27-James Rodriguez.</t>
   </si>
   <si>
     <t>#8 Terry Sanders - QB</t>
   </si>
@@ -2187,51 +2187,51 @@
     <col min="59" max="59" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="80" max="80" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="81" max="81" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="82" max="82" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="83" max="83" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="84" max="84" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="84" max="84" width="25.851" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:84">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">