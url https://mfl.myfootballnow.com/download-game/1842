--- v7 (2026-06-28)
+++ v8 (2026-09-26)
@@ -362,51 +362,51 @@
   <si>
     <t>#2 Ernest Bullion - QB</t>
   </si>
   <si>
     <t>#33 Joseph Black - FB</t>
   </si>
   <si>
     <t>#89 Jason Aaron - TE</t>
   </si>
   <si>
     <t>#87 Clifford Laseter - TE</t>
   </si>
   <si>
     <t>#79 Willie Jones - LT</t>
   </si>
   <si>
     <t>#65 Johnny Conway - LG</t>
   </si>
   <si>
     <t>#73 Pat Criddle - C</t>
   </si>
   <si>
     <t>#76 John Weis - RG</t>
   </si>
   <si>
-    <t>#66 Thomas Wang - LG</t>
+    <t>#66 Thomas Wang - C</t>
   </si>
   <si>
     <t>#68 Dennis Muncy - LDE</t>
   </si>
   <si>
     <t>#66 Brent Savage - RDE</t>
   </si>
   <si>
     <t>#99 Frances Vaughn - DT</t>
   </si>
   <si>
     <t>#47 Ralph Jackson - FS</t>
   </si>
   <si>
     <t>#57 Joshua Oliver - LDE</t>
   </si>
   <si>
     <t>#42 William Johnson - SLB</t>
   </si>
   <si>
     <t>#57 Charles Dilworth - MLB</t>
   </si>
   <si>
     <t>#57 Carey Johnson - WLB</t>
   </si>
@@ -629,51 +629,51 @@
   <si>
     <t>#2 Melvin Ulrey - K</t>
   </si>
   <si>
     <t>#52 Harold Guest - RG</t>
   </si>
   <si>
     <t>#65 Timothy Witham - C</t>
   </si>
   <si>
     <t>#61 William Welliver - LT</t>
   </si>
   <si>
     <t>#35 Jeffery Matthews - SS</t>
   </si>
   <si>
     <t>NSH 35</t>
   </si>
   <si>
     <t>(7:40) 2-Melvin Ulrey kicks 60 yards from NSH 35 to MEM 5. 30-Ryan Stewart to MEM 31 for 26 yards. Tackle by 30-John Morrison.</t>
   </si>
   <si>
     <t>#36 Ryan Stewart - RB</t>
   </si>
   <si>
-    <t>#82 James Jones - WR</t>
+    <t>#88 James Jones - WR</t>
   </si>
   <si>
     <t>#69 Joseph Wyatt - LG</t>
   </si>
   <si>
     <t>#81 Steve Vincent - WR</t>
   </si>
   <si>
     <t>7:33</t>
   </si>
   <si>
     <t>MEM 31</t>
   </si>
   <si>
     <t>Goal Line Normal PA TE Drag</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Man</t>
   </si>
   <si>
     <t>1-10-MEM 31 (7:34) 9-Frank Grayson pass complete to 23-Philip Bull to MEM 33 for 2 yards. Tackle by 57-Brandon Gallant.</t>
   </si>
   <si>
     <t>#9 Frank Grayson - QB</t>
   </si>