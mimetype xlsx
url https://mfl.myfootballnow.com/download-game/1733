--- v3 (2026-07-21)
+++ v4 (2026-09-20)
@@ -290,75 +290,75 @@
   <si>
     <t>15:00</t>
   </si>
   <si>
     <t>WSH has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>MMR</t>
   </si>
   <si>
     <t>MMR 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 7-Eric Ross kicks 75 yards from MIL 35 to WSH -10. Touchback.</t>
   </si>
   <si>
     <t>#28 Mauricio Morell - RB</t>
   </si>
   <si>
-    <t>#36 Cory Borton - CB</t>
+    <t>#38 Cory Borton - CB</t>
   </si>
   <si>
     <t>#30 Nelson Avery - CB</t>
   </si>
   <si>
     <t>#33 Casey Spann - FS</t>
   </si>
   <si>
     <t>#98 Richard Sikes - MLB</t>
   </si>
   <si>
     <t>#94 Allen Griffin - LDE</t>
   </si>
   <si>
     <t>#17 Steven Jamison - WR</t>
   </si>
   <si>
     <t>#64 Rodney Lester - RDE</t>
   </si>
   <si>
     <t>#22 Walter Clark - CB</t>
   </si>
   <si>
-    <t>#96 Douglas Yang - RDE</t>
+    <t>#63 Douglas Yang - RDE</t>
   </si>
   <si>
     <t>#29 Robert Clark - CB</t>
   </si>
   <si>
     <t>#7 Eric Ross - K</t>
   </si>
   <si>
     <t>WSH</t>
   </si>
   <si>
     <t>WSH 25</t>
   </si>
   <si>
     <t>Goal Line Normal PA TE Drag</t>
   </si>
   <si>
     <t>4-3 Normal Double WR3</t>
   </si>
   <si>
     <t>1-10-WSH 25 (15:00) 8-Terry Sanders pass Pass knocked down by 32-Adam Weir. incomplete, intended for 88-Ahmad Perez.</t>
   </si>
   <si>
     <t>#8 Terry Sanders - QB</t>
   </si>
@@ -572,72 +572,72 @@
   <si>
     <t>WSH 23</t>
   </si>
   <si>
     <t>3-4-WSH 23 (12:46) 9-John Frazier pass complete to 89-Timothy Damian to WSH 22 for 2 yards. Tackle by 30-Nelson Avery. Pressure by 93-Douglas Yang.</t>
   </si>
   <si>
     <t>#26 John Croy - RB</t>
   </si>
   <si>
     <t>12:00</t>
   </si>
   <si>
     <t>WSH 22</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-2-WSH 22 (11:59) 7-Eric Ross 39 yard field goal is GOOD. MIL 3 WSH 0</t>
   </si>
   <si>
-    <t>#7 Howard Stiner - QB</t>
+    <t>#17 Howard Stiner - QB</t>
   </si>
   <si>
     <t>#14 Melvin Perkins - WR</t>
   </si>
   <si>
     <t>#64 Steve Curtis - RG</t>
   </si>
   <si>
     <t>#63 Aaron Pritchard - RG</t>
   </si>
   <si>
     <t>#92 Dwight Peek - WLB</t>
   </si>
   <si>
     <t>#97 Gerald Luu - WLB</t>
   </si>
   <si>
     <t>#92 Norman Johnson - DT</t>
   </si>
   <si>
-    <t>#70 Walter Casey - RDE</t>
+    <t>#68 Walter Casey - RDE</t>
   </si>
   <si>
     <t>11:54</t>
   </si>
   <si>
     <t>(11:55) 7-Eric Ross kicks 70 yards from MIL 35 to WSH -5. Touchback.</t>
   </si>
   <si>
     <t>I Formation Normal PA Outside Curls</t>
   </si>
   <si>
     <t>4-3 Normal WLB Outside Blitz</t>
   </si>
   <si>
     <t>1-10-WSH 25 (11:55) 8-Terry Sanders pass incomplete, intended for 89-Dusty Hoelscher.</t>
   </si>
   <si>
     <t>11:52</t>
   </si>
   <si>
     <t>Goal Line Normal HB Toss Strong</t>
   </si>
   <si>
     <t>2-10-WSH 25 (11:53) 28-Dan Griffin ran to WSH 25 for a short loss. Tackle by 95-Walter Fleet.</t>
   </si>
@@ -2153,51 +2153,51 @@
     <col min="25" max="25" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="50" max="50" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="50" max="50" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="28.136" bestFit="true" customWidth="true" style="0"/>