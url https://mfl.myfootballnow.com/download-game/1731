--- v3 (2026-06-29)
+++ v4 (2026-10-28)
@@ -293,75 +293,75 @@
   <si>
     <t>MEM has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>K.C</t>
   </si>
   <si>
     <t>K.C 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 2-Earl Fielding kicks 66 yards from K.C 35 to MEM -1. Touchback.</t>
   </si>
   <si>
     <t>#36 Ryan Stewart - RB</t>
   </si>
   <si>
     <t>#57 Charles Dilworth - MLB</t>
   </si>
   <si>
-    <t>#82 James Jones - WR</t>
+    <t>#88 James Jones - WR</t>
   </si>
   <si>
     <t>#27 Ismael Myers - CB</t>
   </si>
   <si>
     <t>#69 Joseph Wyatt - LG</t>
   </si>
   <si>
     <t>#35 Joseph Cleveland - CB</t>
   </si>
   <si>
     <t>#85 Timothy Miller - TE</t>
   </si>
   <si>
     <t>#57 Joshua Oliver - LDE</t>
   </si>
   <si>
     <t>#81 Steve Vincent - WR</t>
   </si>
   <si>
     <t>#66 Brent Savage - RDE</t>
   </si>
   <si>
-    <t>#45 Isaac Baker - CB</t>
+    <t>#35 Isaac Baker - CB</t>
   </si>
   <si>
     <t>#2 Earl Fielding - K</t>
   </si>
   <si>
     <t>MEM</t>
   </si>
   <si>
     <t>MEM 25</t>
   </si>
   <si>
     <t>I Formation Normal PA Streaks</t>
   </si>
   <si>
     <t>4-3 Under Double LB Blitz</t>
   </si>
   <si>
     <t>1-10-MEM 25 (15:00) 9-Frank Grayson sacked at MEM 21 for -4 yards (95-Johnny Neely). Sack allowed by 69-Joseph Wyatt.</t>
   </si>
   <si>
     <t>#9 Frank Grayson - QB</t>
   </si>
   <si>
     <t>#48 Raymond Kincaid - FB</t>
   </si>
@@ -371,54 +371,54 @@
   <si>
     <t>#15 Dale Foreman - WR</t>
   </si>
   <si>
     <t>#86 Karl Kong - WR</t>
   </si>
   <si>
     <t>#78 Billy Greer - RT</t>
   </si>
   <si>
     <t>#67 James Frazier - LG</t>
   </si>
   <si>
     <t>#74 Terry Rose - C</t>
   </si>
   <si>
     <t>#76 Robert Baxter - RT</t>
   </si>
   <si>
     <t>#58 James Perez - DT</t>
   </si>
   <si>
     <t>#67 Stanley Wood - DT</t>
   </si>
   <si>
-    <t>#65 Jeffrey Wetter - DT</t>
-[...2 lines deleted...]
-    <t>#69 Michael Alphin - DT</t>
+    <t>#95 Jeffrey Wetter - DT</t>
+  </si>
+  <si>
+    <t>#73 Michael Alphin - DT</t>
   </si>
   <si>
     <t>#96 Burton Deangelis - SLB</t>
   </si>
   <si>
     <t>#95 Johnny Neely - MLB</t>
   </si>
   <si>
     <t>#57 Scott Oneil - WLB</t>
   </si>
   <si>
     <t>#45 Charles Toscano - CB</t>
   </si>
   <si>
     <t>#46 Robert Anderson - CB</t>
   </si>
   <si>
     <t>#27 Kenneth Miller - SS</t>
   </si>
   <si>
     <t>#25 Dennis Lopez - FS</t>
   </si>
   <si>
     <t>14:17</t>
   </si>