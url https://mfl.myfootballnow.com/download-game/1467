--- v3 (2026-06-17)
+++ v4 (2026-10-15)
@@ -338,51 +338,51 @@
   <si>
     <t>#58 Leonel Merritt - SLB</t>
   </si>
   <si>
     <t>#53 Thomas Christian - WLB</t>
   </si>
   <si>
     <t>#7 Eric Ross - K</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>IND 25</t>
   </si>
   <si>
     <t>Shotgun Normal HB Flare</t>
   </si>
   <si>
     <t>Nickel Strong 2 Deep Man Under</t>
   </si>
   <si>
     <t>1-10-IND 25 (15:00) 19-Daniel Hill pass Pass knocked down by 41-Joe Perkins. incomplete, intended for 14-Allen Cooper.</t>
   </si>
   <si>
-    <t>#14 Daniel Hill - QB</t>
+    <t>#4 Daniel Hill - QB</t>
   </si>
   <si>
     <t>#37 Maurice Allen - RB</t>
   </si>
   <si>
     <t>#88 James Richardson - TE</t>
   </si>
   <si>
     <t>#17 Kenneth Cheek - WR</t>
   </si>
   <si>
     <t>#14 Allen Cooper - WR</t>
   </si>
   <si>
     <t>#74 Christopher Morehead - LT</t>
   </si>
   <si>
     <t>#70 Matthew Smith - LG</t>
   </si>
   <si>
     <t>#59 Raymond McGee - RG</t>
   </si>
   <si>
     <t>#75 Matthew Vickers - RT</t>
   </si>