--- v3 (2026-08-17)
+++ v4 (2026-09-24)
@@ -569,51 +569,51 @@
   <si>
     <t>#20 Ryan Burkhart - FB</t>
   </si>
   <si>
     <t>#83 Michael Mendez - TE</t>
   </si>
   <si>
     <t>#85 Leon Ornelas - TE</t>
   </si>
   <si>
     <t>#68 Richard Bowser - LT</t>
   </si>
   <si>
     <t>#67 Richard Marcum - LG</t>
   </si>
   <si>
     <t>#78 George Waterman - C</t>
   </si>
   <si>
     <t>#57 Allen Nurse - RG</t>
   </si>
   <si>
     <t>#71 Allan Chapin - RT</t>
   </si>
   <si>
-    <t>#96 Douglas Yang - RDE</t>
+    <t>#63 Douglas Yang - RDE</t>
   </si>
   <si>
     <t>#96 James Lloyd - RDE</t>
   </si>
   <si>
     <t>#60 Marvin Nino - DT</t>
   </si>
   <si>
     <t>#25 Frank Stephan - SS</t>
   </si>
   <si>
     <t>9:40</t>
   </si>
   <si>
     <t>Singleback Big Off Tackle Strong</t>
   </si>
   <si>
     <t>2-4-PHI 35 (9:39) 30-Jason Thompson ran to PHI 36 for 1 yards. Tackle by 25-Frank Stephan.</t>
   </si>
   <si>
     <t>#88 Eugene Carroll - WR</t>
   </si>
   <si>
     <t>#19 Brad Vasquez - WR</t>
   </si>