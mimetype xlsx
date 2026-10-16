--- v4 (2026-09-24)
+++ v5 (2026-10-16)
@@ -680,51 +680,51 @@
   <si>
     <t>#41 David Nash - RB</t>
   </si>
   <si>
     <t>6:49</t>
   </si>
   <si>
     <t>PHI 50</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-1-PHI 50 (6:48) 6-Lawrence Burger punts 38 yards to WSH 12.</t>
   </si>
   <si>
     <t>#6 Lawrence Burger - P</t>
   </si>
   <si>
     <t>#71 Omar Lamp - C</t>
   </si>
   <si>
-    <t>#54 Dennis Crandall - LT</t>
+    <t>#60 Dennis Crandall - LT</t>
   </si>
   <si>
     <t>#56 James Malone - MLB</t>
   </si>
   <si>
     <t>6:37</t>
   </si>
   <si>
     <t>WSH 12</t>
   </si>
   <si>
     <t>I Formation Twin WR Strong Flood</t>
   </si>
   <si>
     <t>1-10-WSH 12 (6:38) 15-Reginald Johnson pass complete to 10-Lionel Lewis to WSH 17 for 5 yards. Tackle by 25-Arthur Jordan. Nice job by 10-Lionel Lewis on that route to lose his coverage.</t>
   </si>
   <si>
     <t>#52 Kevin Thompson - DT</t>
   </si>
   <si>
     <t>#22 Richard Kearney - FS</t>
   </si>
   <si>
     <t>6:00</t>
   </si>
@@ -821,51 +821,51 @@
   <si>
     <t>2:01</t>
   </si>
   <si>
     <t>WSH 42</t>
   </si>
   <si>
     <t>Nickel Normal Double WR1</t>
   </si>
   <si>
     <t>3-7-WSH 42 (2:00) 8-Robert Avery pass incomplete, intended for 30-Jason Thompson.</t>
   </si>
   <si>
     <t>1:56</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-7-WSH 42 (1:57) 3-Alex Singh 60 yard field goal is NO GOOD. (Short)</t>
   </si>
   <si>
-    <t>#68 Walter Casey - RDE</t>
+    <t>#94 Walter Casey - DT</t>
   </si>
   <si>
     <t>#92 Norman Johnson - DT</t>
   </si>
   <si>
     <t>#72 James Blakely - DT</t>
   </si>
   <si>
     <t>1:52</t>
   </si>
   <si>
     <t>WSH 49</t>
   </si>
   <si>
     <t>1-10-WSH 49 (1:53) 44-Ronald Andrew ran to PHI 49 for 3 yards. Tackle by 97-Samuel Shinn.</t>
   </si>
   <si>
     <t>1:16</t>
   </si>
   <si>
     <t>PHI 49</t>
   </si>
   <si>
     <t>2-7-PHI 49 (1:15) 44-Ronald Andrew ran to WSH 50 for -1 yards. Tackle by 65-Richard Carpenter.</t>
   </si>