--- v3 (2026-08-12)
+++ v4 (2026-10-11)
@@ -362,51 +362,51 @@
   <si>
     <t>#16 Steven Walsh - QB</t>
   </si>
   <si>
     <t>#89 Rolando Denison - TE</t>
   </si>
   <si>
     <t>#88 Jeffrey Gaines - WR</t>
   </si>
   <si>
     <t>#17 Robin Culpepper - WR</t>
   </si>
   <si>
     <t>#15 Andrew Burges - WR</t>
   </si>
   <si>
     <t>#68 Christopher Briggs - LT</t>
   </si>
   <si>
     <t>#76 Pasquale Stiles - LG</t>
   </si>
   <si>
     <t>#77 Reginald Yarborough - C</t>
   </si>
   <si>
-    <t>#73 Donald Cue - RT</t>
+    <t>#63 Donald Cue - RT</t>
   </si>
   <si>
     <t>#68 Willie Adams - LT</t>
   </si>
   <si>
     <t>#73 Juan White - RDE</t>
   </si>
   <si>
     <t>#92 Sackum Again - LDE</t>
   </si>
   <si>
     <t>#97 Melvin Tsang - DT</t>
   </si>
   <si>
     <t>#72 John Hiatt - LDE</t>
   </si>
   <si>
     <t>#96 Christopher Thomas - MLB</t>
   </si>
   <si>
     <t>#99 Kevin Campbell - SLB</t>
   </si>
   <si>
     <t>#98 Ray Bibby - SLB</t>
   </si>