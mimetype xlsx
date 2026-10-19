--- v4 (2026-08-20)
+++ v5 (2026-10-19)
@@ -566,51 +566,51 @@
   <si>
     <t>1-10-S.A 4 (12:07) 1-Louis Cofield pass Pass knocked down by 25-John Dixon. incomplete, intended for 81-Donald Barnes. 25-John Dixon got away with a hold on that play.</t>
   </si>
   <si>
     <t>#1 Louis Cofield - QB</t>
   </si>
   <si>
     <t>#31 Matthew Haynes - RB</t>
   </si>
   <si>
     <t>#23 Mark Martinez - FB</t>
   </si>
   <si>
     <t>#66 Donald Barnes - LT</t>
   </si>
   <si>
     <t>#86 Leo Ahern - WR</t>
   </si>
   <si>
     <t>#66 Michael Heath - RT</t>
   </si>
   <si>
     <t>#54 Brian Veiga - LG</t>
   </si>
   <si>
-    <t>#78 Ronald Keyser - C</t>
+    <t>#54 Ronald Keyser - C</t>
   </si>
   <si>
     <t>#61 Claude McDonald - RG</t>
   </si>
   <si>
     <t>#78 Landon Gonzalez - RT</t>
   </si>
   <si>
     <t>#96 Arthur Evans - DT</t>
   </si>
   <si>
     <t>#42 Glenn Young - FS</t>
   </si>
   <si>
     <t>#46 Richard Agosto - CB</t>
   </si>
   <si>
     <t>#32 Mark Cybulski - FS</t>
   </si>
   <si>
     <t>12:02</t>
   </si>
   <si>
     <t>Shotgun Normal HB Sweep</t>
   </si>
@@ -878,51 +878,51 @@
   <si>
     <t>S.A 29</t>
   </si>
   <si>
     <t>Strong I Normal FB Trap Weak</t>
   </si>
   <si>
     <t>3-5-S.A 29 (1:19) 45-Harold Hales ran to S.A 29 for a short loss. Tackle by 62-Robert Westbrook. 74-Thomas Andrews was caught flat-footed on this play. PENALTY - Holding (BOS 64-John Hernandez) (Declined)</t>
   </si>
   <si>
     <t>1:16</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-6-S.A 29 (1:17) 5-Monroe Thompson 46 yard field goal is GOOD. BOS 3 S.A 0</t>
   </si>
   <si>
     <t>#5 Monroe Thompson - K</t>
   </si>
   <si>
-    <t>#56 Anthony Stein - C</t>
+    <t>#44 Anthony Stein - C</t>
   </si>
   <si>
     <t>#98 George Estrada - DT</t>
   </si>
   <si>
     <t>1:12</t>
   </si>
   <si>
     <t>BOS 35</t>
   </si>
   <si>
     <t>(1:13) 5-Monroe Thompson kicks 75 yards from BOS 35 to S.A -10. Touchback.</t>
   </si>
   <si>
     <t>#30 Xavier Bynoe - RB</t>
   </si>
   <si>
     <t>S.A 25</t>
   </si>
   <si>
     <t>Goal Line Attack #2</t>
   </si>
   <si>
     <t>1-10-S.A 25 (1:13) 31-Matthew Haynes ran to S.A 26 for 1 yards. Tackle by 95-Johnny Neely.</t>
   </si>