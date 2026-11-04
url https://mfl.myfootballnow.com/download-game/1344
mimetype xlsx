--- v6 (2026-09-05)
+++ v7 (2026-11-04)
@@ -482,51 +482,51 @@
   <si>
     <t>#15 Joel Howe - WR</t>
   </si>
   <si>
     <t>#29 Randy Topp - CB</t>
   </si>
   <si>
     <t>12:09</t>
   </si>
   <si>
     <t>K.C 32</t>
   </si>
   <si>
     <t>Goal Line Normal HB Outside Strong</t>
   </si>
   <si>
     <t>Goal Line Attack #2</t>
   </si>
   <si>
     <t>2-7-K.C 32 (12:08) 26-Kevin White ran to K.C 34 for -1 yards. Tackle by 99-James Perez. 86-Michael Truman totally missed that block.</t>
   </si>
   <si>
     <t>#86 Michael Truman - TE</t>
   </si>
   <si>
-    <t>#69 Michael Alphin - DT</t>
+    <t>#73 Michael Alphin - DT</t>
   </si>
   <si>
     <t>11:26</t>
   </si>
   <si>
     <t>K.C 34</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR RB Curls</t>
   </si>
   <si>
     <t>3-8-K.C 34 (11:25) 9-James Polly pass complete to 13-Lawrence Parker to K.C 32 for 2 yards. Tackle by 49-Harry Wolf.</t>
   </si>
   <si>
     <t>10:50</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-6-K.C 32 (10:49) 3-James Dover 49 yard field goal is NO GOOD. (Wide Right)</t>
   </si>