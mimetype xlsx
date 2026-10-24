--- v4 (2026-08-26)
+++ v5 (2026-10-24)
@@ -680,51 +680,51 @@
   <si>
     <t>#18 Clifford Betton - P</t>
   </si>
   <si>
     <t>#54 Christian Hubbard - C</t>
   </si>
   <si>
     <t>#54 Romeo Valentine - WLB</t>
   </si>
   <si>
     <t>8:47</t>
   </si>
   <si>
     <t>STL 9</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR FB In</t>
   </si>
   <si>
     <t>Nickel Normal SS Blitz</t>
   </si>
   <si>
     <t>1-10-STL 9 (8:48) 6-Howard Gann pass complete to 15-Charlie Starr to STL 10 for 1 yards. Tackle by 47-Felipe Winslow. 15-Charlie Starr breaks down the CB.</t>
   </si>
   <si>
-    <t>#74 George Curl - DT</t>
+    <t>#62 George Curl - DT</t>
   </si>
   <si>
     <t>8:09</t>
   </si>
   <si>
     <t>STL 10</t>
   </si>
   <si>
     <t>Shotgun Normal HB Sweep</t>
   </si>
   <si>
     <t>2-9-STL 10 (8:08) 47-Darryl Lam ran to STL 20 for 10 yards. Tackle by 38-Joseph Salazar.</t>
   </si>
   <si>
     <t>7:28</t>
   </si>
   <si>
     <t>STL 20</t>
   </si>
   <si>
     <t>I Formation Normal PA Fullback Flat</t>
   </si>
   <si>
     <t>4-3 Normal WLB Outside Blitz</t>
   </si>