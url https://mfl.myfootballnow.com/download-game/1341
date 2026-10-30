--- v6 (2026-08-31)
+++ v7 (2026-10-30)
@@ -350,72 +350,72 @@
   <si>
     <t>N.O 25</t>
   </si>
   <si>
     <t>Shotgun 5 Wide FL Hook</t>
   </si>
   <si>
     <t>Quarter Normal CB5 Blitz</t>
   </si>
   <si>
     <t>1-10-N.O 25 (15:00) 18-Johnny Ringo pass Pass knocked down by 45-Keith Mason. incomplete, intended for 44-Derrick Malone.</t>
   </si>
   <si>
     <t>#18 Johnny Ringo - QB</t>
   </si>
   <si>
     <t>#44 Derrick Malone - WR</t>
   </si>
   <si>
     <t>#17 Maximo Zippe - WR</t>
   </si>
   <si>
     <t>#1 Chas Ching - WR</t>
   </si>
   <si>
-    <t>#68 Cameron Lopez - LT</t>
+    <t>#50 Cameron Lopez - LT</t>
   </si>
   <si>
     <t>#69 Dick Head - LG</t>
   </si>
   <si>
     <t>#57 Raymond Bradley - C</t>
   </si>
   <si>
     <t>#75 Edward Bugbee - RG</t>
   </si>
   <si>
     <t>#61 Victor Rosado - RT</t>
   </si>
   <si>
     <t>#87 Thomas Davis - LDE</t>
   </si>
   <si>
     <t>#63 Darryl Anderson - DT</t>
   </si>
   <si>
-    <t>#62 Kevin Stokes - RDE</t>
+    <t>#67 Kevin Stokes - RDE</t>
   </si>
   <si>
     <t>#97 Matthew Clark - MLB</t>
   </si>
   <si>
     <t>#21 Keith Mason - CB</t>
   </si>
   <si>
     <t>#44 Glen Clark - CB</t>
   </si>
   <si>
     <t>#47 Benjamin Summers - CB</t>
   </si>
   <si>
     <t>#21 Alphonso Chevalier - CB</t>
   </si>
   <si>
     <t>#50 Robert Rowe - MLB</t>
   </si>
   <si>
     <t>#46 Brian Armstrong - SS</t>
   </si>
   <si>
     <t>#43 Kenneth Stanley - FS</t>
   </si>
@@ -659,84 +659,84 @@
   <si>
     <t>10:44</t>
   </si>
   <si>
     <t>Weak I Normal WR Corner TE Middle</t>
   </si>
   <si>
     <t>2-1-ATL 35 (10:43) 8-Glen Goslin ran to ATL 46 for 11 yards. 8-Glen Goslin slides to avoid being hit. PENALTY - Holding (ATL 76-Patrick Dodge)</t>
   </si>
   <si>
     <t>10:37</t>
   </si>
   <si>
     <t>ATL 27</t>
   </si>
   <si>
     <t>I Formation 3WR Slot Short WR Deep</t>
   </si>
   <si>
     <t>Nickel Normal Double WR3</t>
   </si>
   <si>
     <t>2-8-ATL 27 (10:38) 8-Glen Goslin pass incomplete, intended for 11-Ronald McDonald.</t>
   </si>
   <si>
-    <t>#80 Ronald McDonald - WR</t>
+    <t>#11 Ronald McDonald - WR</t>
   </si>
   <si>
     <t>#39 Harry Martinez - CB</t>
   </si>
   <si>
     <t>10:33</t>
   </si>
   <si>
     <t>Singleback Big HB Inside Strong</t>
   </si>
   <si>
     <t>3-8-ATL 27 (10:34) 23-Jeffery Fitzpatrick ran to ATL 31 for 4 yards. Tackle by 5-Forrest Trump.</t>
   </si>
   <si>
     <t>#55 Victor Herbert - SLB</t>
   </si>
   <si>
     <t>#59 Richard Williams - WLB</t>
   </si>
   <si>
     <t>9:56</t>
   </si>
   <si>
     <t>ATL 31</t>
   </si>
   <si>
     <t>4-4-ATL 31 (9:55) 18-Eddie Moreno punts 48 yards to N.O 21. Fair Catch by 80-Hayden Jude.</t>
   </si>
   <si>
     <t>#3 Eddie Moreno - P</t>
   </si>
   <si>
-    <t>#55 John Purvis - LT</t>
+    <t>#65 John Purvis - LT</t>
   </si>
   <si>
     <t>#50 Kristopher Larrison - C</t>
   </si>
   <si>
     <t>#63 Mark Isabelle - RT</t>
   </si>
   <si>
     <t>#71 Leonard Carter - C</t>
   </si>
   <si>
     <t>#91 Alan Robles - WLB</t>
   </si>
   <si>
     <t>9:47</t>
   </si>
   <si>
     <t>N.O 21</t>
   </si>
   <si>
     <t>1-10-N.O 21 (9:48) 28-Dan Griffin ran to N.O 25 for 4 yards. Tackle by 32-Kenneth Stanley.</t>
   </si>
   <si>
     <t>9:05</t>
   </si>