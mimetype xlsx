--- v6 (2026-07-21)
+++ v7 (2026-09-19)
@@ -386,51 +386,51 @@
   <si>
     <t>#55 Luis Turner - RG</t>
   </si>
   <si>
     <t>#56 John Faulkner - RG</t>
   </si>
   <si>
     <t>#60 Ralph Harold - RT</t>
   </si>
   <si>
     <t>#92 David Williams - LDE</t>
   </si>
   <si>
     <t>#54 Philip Bryant - DT</t>
   </si>
   <si>
     <t>#94 Eddie Anderson - LDE</t>
   </si>
   <si>
     <t>#96 Peter Hunter - SLB</t>
   </si>
   <si>
     <t>#55 Ray Miller - MLB</t>
   </si>
   <si>
-    <t>#96 Robert Edwards - MLB</t>
+    <t>#93 Robert Edwards - MLB</t>
   </si>
   <si>
     <t>#99 Moises Hu - WLB</t>
   </si>
   <si>
     <t>#21 Ahmad McKeon - CB</t>
   </si>
   <si>
     <t>#43 Robert Smith - CB</t>
   </si>
   <si>
     <t>#26 Charles Coder - SS</t>
   </si>
   <si>
     <t>#44 David Lewis - CB</t>
   </si>
   <si>
     <t>14:23</t>
   </si>
   <si>
     <t>S.F 25</t>
   </si>
   <si>
     <t>Shotgun Normal HB Dive</t>
   </si>
@@ -605,51 +605,51 @@
   <si>
     <t>#11 Gregory Ryan - WR</t>
   </si>
   <si>
     <t>#68 Joseph Crooks - LT</t>
   </si>
   <si>
     <t>#66 George Fegan - LG</t>
   </si>
   <si>
     <t>#71 Byron McVeigh - C</t>
   </si>
   <si>
     <t>#51 Joey Overlock - RG</t>
   </si>
   <si>
     <t>#72 James Horton - RT</t>
   </si>
   <si>
     <t>#96 Robert Boone - DT</t>
   </si>
   <si>
     <t>#63 Kenneth Gregorio - DT</t>
   </si>
   <si>
-    <t>#71 Gordon Luna - RDE</t>
+    <t>#78 Gordon Luna - RDE</t>
   </si>
   <si>
     <t>#91 Donald Walsh - WLB</t>
   </si>
   <si>
     <t>#27 Harry Spears - FS</t>
   </si>
   <si>
     <t>9:21</t>
   </si>
   <si>
     <t>DET 28</t>
   </si>
   <si>
     <t>I Formation Normal Strong Flood</t>
   </si>
   <si>
     <t>46 Normal Inside Blitz</t>
   </si>
   <si>
     <t>1-10-DET 28 (9:20) 7-David Clark pass Pass knocked down by 51-Donald Walsh. incomplete, intended for 89-William Chinn.</t>
   </si>
   <si>
     <t>#14 Oscar Spradlin - WR</t>
   </si>