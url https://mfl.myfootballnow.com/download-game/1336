--- v4 (2026-06-17)
+++ v5 (2026-10-04)
@@ -380,69 +380,69 @@
   <si>
     <t>#88 William Brissette - WR</t>
   </si>
   <si>
     <t>#78 Billy Greer - RT</t>
   </si>
   <si>
     <t>#67 James Frazier - LG</t>
   </si>
   <si>
     <t>#74 Terry Rose - C</t>
   </si>
   <si>
     <t>#65 William Taylor - LG</t>
   </si>
   <si>
     <t>#76 Robert Baxter - RT</t>
   </si>
   <si>
     <t>#65 Lester Jones - LDE</t>
   </si>
   <si>
     <t>#61 Louis Malcolm - DT</t>
   </si>
   <si>
-    <t>#77 Gregory Parker - DT</t>
+    <t>#63 Gregory Parker - DT</t>
   </si>
   <si>
     <t>#60 Jason Allen - DT</t>
   </si>
   <si>
     <t>#58 Victor Hooley - CB</t>
   </si>
   <si>
     <t>#59 Clayton Stephens - WLB</t>
   </si>
   <si>
     <t>#29 William Freeman - FS</t>
   </si>
   <si>
     <t>#36 Johnathon Vose - CB</t>
   </si>
   <si>
-    <t>#32 Robert Steele - SS</t>
+    <t>#48 Robert Steele - SS</t>
   </si>
   <si>
     <t>#20 Rod Binion - SS</t>
   </si>
   <si>
     <t>#41 Richard Diaz - CB</t>
   </si>
   <si>
     <t>14:19</t>
   </si>
   <si>
     <t>MEM 42</t>
   </si>
   <si>
     <t>Shotgun Normal Deep Weak In and Out</t>
   </si>
   <si>
     <t>1-10-MEM 42 (14:18) 9-Frank Grayson sacked at MEM 33 for -10 yards (70-Lester Jones). Sack allowed by 76-Robert Baxter.</t>
   </si>
   <si>
     <t>#89 Richard Smeltzer - TE</t>
   </si>
   <si>
     <t>#23 Horace Street - FS</t>
   </si>