--- v7 (2026-08-22)
+++ v8 (2026-09-28)
@@ -551,51 +551,51 @@
   <si>
     <t>2-6-HOU 6 (10:14) 1-Richard Smart pass complete to 88-Charles Barbera for 6 yards. TOUCHDOWN! HOU 0 POR 6</t>
   </si>
   <si>
     <t>10:09</t>
   </si>
   <si>
     <t>HOU 15</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(10:10) Extra point GOOD by 6-Don Lambert. HOU 0 POR 7</t>
   </si>
   <si>
     <t>#3 Clifford Romero - QB</t>
   </si>
   <si>
     <t>#77 Heriberto Mason - RT</t>
   </si>
   <si>
-    <t>#4 Don Lambert - K</t>
+    <t>#3 Don Lambert - K</t>
   </si>
   <si>
     <t>#71 William Schaefer - RG</t>
   </si>
   <si>
     <t>#98 Joshua Howard - RDE</t>
   </si>
   <si>
     <t>#99 Frank Marquez - WLB</t>
   </si>
   <si>
     <t>#99 Jerome Christian - MLB</t>
   </si>
   <si>
     <t>POR 35</t>
   </si>
   <si>
     <t>(10:10) 6-Don Lambert kicks 71 yards from POR 35 to HOU -6. Touchback.</t>
   </si>
   <si>
     <t>#28 Andrew Beckwith - RB</t>
   </si>
   <si>
     <t>HOU 25</t>
   </si>