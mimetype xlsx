--- v6 (2026-06-24)
+++ v7 (2026-09-18)
@@ -548,51 +548,51 @@
   <si>
     <t>#62 Dean Carter - LT</t>
   </si>
   <si>
     <t>#77 Dillon Trent - LG</t>
   </si>
   <si>
     <t>#63 Palmer Walker - C</t>
   </si>
   <si>
     <t>#67 Gregory Mills - C</t>
   </si>
   <si>
     <t>#74 Willie Fernandez - LG</t>
   </si>
   <si>
     <t>#87 Thomas Davis - LDE</t>
   </si>
   <si>
     <t>#63 Darryl Anderson - DT</t>
   </si>
   <si>
     <t>#64 Gene Lawrence - DT</t>
   </si>
   <si>
-    <t>#60 Kevin Stokes - RDE</t>
+    <t>#62 Kevin Stokes - RDE</t>
   </si>
   <si>
     <t>#97 Robert Robinson - SLB</t>
   </si>
   <si>
     <t>#95 Austin Anderson - MLB</t>
   </si>
   <si>
     <t>12:18</t>
   </si>
   <si>
     <t>E.P 20</t>
   </si>
   <si>
     <t>Shotgun Normal HB Flare</t>
   </si>
   <si>
     <t>2-11-E.P 20 (12:17) 8-Maurice Nelson pass complete to 14-Marvin Harrison to E.P 28 for 8 yards. Tackle by 32-Kenneth Stanley. 14-Marvin Harrison did some fancy footwork there. 32-Kenneth Stanley got away with a hold on that play.</t>
   </si>
   <si>
     <t>11:41</t>
   </si>
   <si>
     <t>E.P 28</t>
   </si>
@@ -1571,51 +1571,51 @@
   <si>
     <t>12:14</t>
   </si>
   <si>
     <t>4-10-ATL 45 (12:13) 1-Gary Hart punts 48 yards to E.P 7. Fair Catch by 19-Robert Pusey.</t>
   </si>
   <si>
     <t>12:05</t>
   </si>
   <si>
     <t>E.P 7</t>
   </si>
   <si>
     <t>1-10-E.P 7 (12:06) 8-Maurice Nelson pass complete to 89-Duncan Yount to E.P 30 for 23 yards. Nice job by 89-Duncan Yount on that route to lose his coverage.</t>
   </si>
   <si>
     <t>11:26</t>
   </si>
   <si>
     <t>E.P 30</t>
   </si>
   <si>
     <t>1-10-E.P 30 (11:25) 10-Kevin Delgado ran to E.P 33 for 3 yards. Tackle by 93-Brian Wilkerson.</t>
   </si>
   <si>
-    <t>#78 Malcolm Lipman - RT</t>
+    <t>#78 Malcolm Lipman - C</t>
   </si>
   <si>
     <t>10:44</t>
   </si>
   <si>
     <t>E.P 33</t>
   </si>
   <si>
     <t>2-7-E.P 33 (10:43) 10-Kevin Delgado ran to E.P 32 for -1 yards. Tackle by 58-Kevin Gilmore. This is what happens when you keep calling the same offensive play.</t>
   </si>
   <si>
     <t>E.P 32</t>
   </si>
   <si>
     <t>3-8-E.P 32 (10:05) 8-Maurice Nelson pass complete to 19-Robert Pusey to E.P 40 for 8 yards. Tackle by 99-Austin Anderson.</t>
   </si>
   <si>
     <t>10:02</t>
   </si>
   <si>
     <t>Timeout E.P</t>
   </si>
   <si>
     <t>9:35</t>
   </si>
@@ -2180,51 +2180,51 @@
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="375.051" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="29.421" bestFit="true" customWidth="true" style="0"/>
-    <col min="29" max="29" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="29" max="29" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="26.993" bestFit="true" customWidth="true" style="0"/>